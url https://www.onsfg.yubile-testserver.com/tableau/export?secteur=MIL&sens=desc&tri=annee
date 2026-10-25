--- v0 (2026-10-24)
+++ v1 (2026-10-25)
@@ -91,51 +91,51 @@
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
   <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Tableau de l'Ordre National des Sages-Femmes du Gabon — extrait du 24/10/2026</t>
+          <t>Tableau de l'Ordre National des Sages-Femmes du Gabon — extrait du 25/10/2026</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>N° d'Ordre</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Prénoms</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Secteur</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">